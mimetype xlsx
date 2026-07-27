--- v1 (2026-03-30)
+++ v2 (2026-07-27)
@@ -530,51 +530,51 @@
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>BLANK MANCHE M BK:114057C-L</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>899114057068</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>39.99</v>
       </c>
       <c r="J11" s="0">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5jnddkdamm53dtv69pvar/114057f.jpg?rlkey=80nw77j5m1tcv2zn2dcx6283q&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lyk4ji9tbubstrkcdmy4i/mens-jackets-size-chartsmanchester.jpg?rlkey=sp8nivgn0x506sopychht8e6h&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>Manchester Men's Jacket</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>114057</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>BLANK MANCHE M BK:114057D-XL</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">