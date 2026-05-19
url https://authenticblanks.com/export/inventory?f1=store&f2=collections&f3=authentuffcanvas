--- v1 (2026-03-18)
+++ v2 (2026-05-19)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J93"/>
+  <dimension ref="A1:J72"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -164,3974 +164,3089 @@
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>BLANK BEX A BK:124018</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>799124018007</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>24.99</v>
       </c>
       <c r="J2" s="0">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tlzmxbgdgs59am09cf9up/143344-tn.jpg?rlkey=mgkm4lfdwbmqa0iyfzsirm32l&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Benton Canvas Backpack Cooler</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>143344</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>BLANK BENTON BK:143344</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>999143344013</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>59.99</v>
       </c>
       <c r="J3" s="0">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/71bl52i7clfdyrlo544mq/benton-t.jpg?rlkey=mgwfh95dif0bf8b0hacv3ee7p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2v3brni9ujsf69720jei/141713-tn.jpg?rlkey=lu9na9wzawfh94ucgsqwpiy1t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>Benton Canvas Backpack Cooler</t>
+          <t>Hank Canvas Lunch Cooler</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>141712</t>
+          <t>141713</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>BLANK BENTON BN:141712</t>
+          <t>BLANK HANK BN:141713</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>999141712012</t>
+          <t>999141713019</t>
         </is>
       </c>
       <c r="I4" s="0">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
       <c r="J4" s="0">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2v3brni9ujsf69720jei/141713-tn.jpg?rlkey=lu9na9wzawfh94ucgsqwpiy1t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d4b8vyz9y768wlpy7xl6k/davist.jpg?rlkey=ol5g6hd3ebvo1yp7a0gx36m02&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Hank Canvas Lunch Cooler</t>
+          <t>Davis Canvas Sling Bag</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>141713</t>
+          <t>141790</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>BLANK HANK BN:141713</t>
+          <t>BLANK DAVIS BN:141790</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>999141713019</t>
+          <t>999141790010</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
-        <v>67</v>
+        <v>204</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6fwt7hqronupu5xuqsyh4/hankt.jpg?rlkey=pzno1snfqmh51egqogdsasly0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B6" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>Hank Canvas Lunch Cooler</t>
+          <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>143343</t>
+          <t>124328</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>BLANK HANK BK:143343</t>
+          <t>ABNER M BK:124328A-S</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>999143343016</t>
+          <t>898124328045</t>
+        </is>
+      </c>
+      <c r="G6" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H6" s="0" t="inlineStr">
+        <is>
+          <t>S</t>
         </is>
       </c>
       <c r="I6" s="0">
-        <v>39.99</v>
+        <v>64.99</v>
       </c>
       <c r="J6" s="0">
-        <v>64</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d4b8vyz9y768wlpy7xl6k/davist.jpg?rlkey=ol5g6hd3ebvo1yp7a0gx36m02&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B7" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>Davis Canvas Sling Bag</t>
+          <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>141790</t>
+          <t>124328</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>BLANK DAVIS BN:141790</t>
+          <t>ABNER M BK:124328B-M</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>999141790010</t>
+          <t>898124328052</t>
+        </is>
+      </c>
+      <c r="G7" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H7" s="0" t="inlineStr">
+        <is>
+          <t>M</t>
         </is>
       </c>
       <c r="I7" s="0">
-        <v>39.99</v>
+        <v>64.99</v>
       </c>
       <c r="J7" s="0">
-        <v>252</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/avesm5bwn7gx14a77td7u/davis-bk.jpg?rlkey=3ev9p0bh9jo2mxgid1jfa4so8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B8" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Davis Canvas Sling Bag</t>
+          <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>143345</t>
+          <t>124328</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>BLANK DAVIS BK:143345</t>
+          <t>ABNER M BK:124328C-L</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>999143345010</t>
+          <t>898124328069</t>
+        </is>
+      </c>
+      <c r="G8" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H8" s="0" t="inlineStr">
+        <is>
+          <t>L</t>
         </is>
       </c>
       <c r="I8" s="0">
-        <v>39.99</v>
+        <v>64.99</v>
       </c>
       <c r="J8" s="0">
-        <v>137</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328A-S</t>
+          <t>ABNER M BK:124328D-XL</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>898124328045</t>
+          <t>898124328076</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>64.99</v>
       </c>
       <c r="J9" s="0">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328B-M</t>
+          <t>ABNER M BK:124328E-2XL</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>898124328052</t>
+          <t>898124328083</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>64.99</v>
       </c>
       <c r="J10" s="0">
-        <v>47</v>
+        <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328C-L</t>
+          <t>ABNER M BK:124328F-3XL</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>898124328069</t>
+          <t>898124328090</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>64.99</v>
       </c>
       <c r="J11" s="0">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
+          <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>124328</t>
+          <t>140521</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328D-XL</t>
+          <t>BLANK DARIUS M BK:140521A-S</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>898124328076</t>
+          <t>899140521045</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I12" s="0">
-        <v>64.99</v>
+        <v>129.99</v>
       </c>
       <c r="J12" s="0">
-        <v>1</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
+          <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>124328</t>
+          <t>140521</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328E-2XL</t>
+          <t>BLANK DARIUS M BK:140521B-M</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>898124328083</t>
+          <t>899140521052</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I13" s="0">
-        <v>64.99</v>
+        <v>129.99</v>
       </c>
       <c r="J13" s="0">
-        <v>67</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
+          <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>124328</t>
+          <t>140521</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328F-3XL</t>
+          <t>BLANK DARIUS M BK:140521C-L</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>898124328090</t>
+          <t>899140521069</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I14" s="0">
-        <v>64.99</v>
+        <v>129.99</v>
       </c>
       <c r="J14" s="0">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>140521</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521A-S</t>
+          <t>BLANK DARIUS M BK:140521D-XL</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>899140521045</t>
+          <t>899140521076</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>129.99</v>
       </c>
       <c r="J15" s="0">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>140521</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521B-M</t>
+          <t>BLANK DARIUS M BK:140521E-2XL</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>899140521052</t>
+          <t>899140521083</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>129.99</v>
       </c>
       <c r="J16" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>140521</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521C-L</t>
+          <t>BLANK DARIUS M BK:140521F-3XL</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>899140521069</t>
+          <t>899140521090</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>129.99</v>
       </c>
       <c r="J17" s="0">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
+          <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>140521</t>
+          <t>124326</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521D-XL</t>
+          <t>DIMITR M BK:124326A-S</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>899140521076</t>
+          <t>898124326041</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I18" s="0">
-        <v>129.99</v>
+        <v>149.99</v>
       </c>
       <c r="J18" s="0">
-        <v>0</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B19" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
+          <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>140521</t>
+          <t>124326</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521E-2XL</t>
+          <t>DIMITR M BK:124326B-M</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>899140521083</t>
+          <t>898124326058</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I19" s="0">
-        <v>129.99</v>
+        <v>149.99</v>
       </c>
       <c r="J19" s="0">
-        <v>16</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
+          <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>140521</t>
+          <t>124326</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521F-3XL</t>
+          <t>DIMITR M BK:124326C-L</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>899140521090</t>
+          <t>898124326065</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I20" s="0">
-        <v>129.99</v>
+        <v>149.99</v>
       </c>
       <c r="J20" s="0">
-        <v>0</v>
+        <v>221</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>124326</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326A-S</t>
+          <t>DIMITR M BK:124326D-XL</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>898124326041</t>
+          <t>898124326072</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>149.99</v>
       </c>
       <c r="J21" s="0">
-        <v>64</v>
+        <v>224</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>124326</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326B-M</t>
+          <t>DIMITR M BK:124326E-2XL</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>898124326058</t>
+          <t>898124326089</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>149.99</v>
       </c>
       <c r="J22" s="0">
-        <v>108</v>
+        <v>183</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>124326</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326C-L</t>
+          <t>DIMITR M BK:124326F-3XL</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>898124326065</t>
+          <t>898124326096</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I23" s="0">
         <v>149.99</v>
       </c>
       <c r="J23" s="0">
-        <v>221</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B24" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>124326</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326D-XL</t>
+          <t>RAMIR M BK:124324A-S</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>898124326072</t>
+          <t>898124324047</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I24" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J24" s="0">
-        <v>224</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>124326</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326E-2XL</t>
+          <t>RAMIR M BK:124324B-M</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>898124326089</t>
+          <t>898124324054</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I25" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J25" s="0">
-        <v>183</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="0">
       <c r="A26" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B26" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>124326</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326F-3XL</t>
+          <t>RAMIR M BK:124324C-L</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>898124326096</t>
+          <t>898124324061</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I26" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J26" s="0">
-        <v>88</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="0">
       <c r="A27" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B27" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137A-S</t>
+          <t>RAMIR M BK:124324D-XL</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>899134137047</t>
+          <t>898124324078</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I27" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J27" s="0">
-        <v>64</v>
+        <v>212</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137B-M</t>
+          <t>RAMIR M BK:124324E-2XL</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>899134137054</t>
+          <t>898124324085</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I28" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J28" s="0">
-        <v>130</v>
+        <v>204</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Ramir Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124324</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137C-L</t>
+          <t>RAMIR M BK:124324F-3XL</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>899134137061</t>
+          <t>898124324092</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I29" s="0">
-        <v>149.99</v>
+        <v>139.99</v>
       </c>
       <c r="J29" s="0">
-        <v>264</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137D-XL</t>
+          <t>TYRIAN M BK:124327A-S</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>899134137078</t>
+          <t>898124327048</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I30" s="0">
-        <v>149.99</v>
+        <v>99.99</v>
       </c>
       <c r="J30" s="0">
-        <v>266</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137E-2XL</t>
+          <t>TYRIAN M BK:124327B-M</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>899134137085</t>
+          <t>898124327055</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I31" s="0">
-        <v>151.99</v>
+        <v>99.99</v>
       </c>
       <c r="J31" s="0">
-        <v>231</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B32" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>134137</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>BLANK DIMITR M BN:134137F-3XL</t>
+          <t>TYRIAN M BK:124327C-L</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>899134137092</t>
+          <t>898124327062</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I32" s="0">
-        <v>151.99</v>
+        <v>99.99</v>
       </c>
       <c r="J32" s="0">
-        <v>114</v>
+        <v>175</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B33" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324A-S</t>
+          <t>TYRIAN M BK:124327D-XL</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>898124324047</t>
+          <t>898124327079</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I33" s="0">
-        <v>139.99</v>
+        <v>99.99</v>
       </c>
       <c r="J33" s="0">
-        <v>65</v>
+        <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324B-M</t>
+          <t>TYRIAN M BK:124327E-2XL</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>898124324054</t>
+          <t>898124327086</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I34" s="0">
-        <v>139.99</v>
+        <v>99.99</v>
       </c>
       <c r="J34" s="0">
-        <v>117</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B35" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Tyrian Men's Canvas Vest</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>124327</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324C-L</t>
+          <t>TYRIAN M BK:124327F-3XL</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>898124324061</t>
+          <t>898124327093</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I35" s="0">
-        <v>139.99</v>
+        <v>99.99</v>
       </c>
       <c r="J35" s="0">
-        <v>220</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324D-XL</t>
+          <t>BLANK CAIN M UBK:141249A-SR</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>898124324078</t>
+          <t>899141249016</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S REG</t>
         </is>
       </c>
       <c r="I36" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J36" s="0">
-        <v>212</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324E-2XL</t>
+          <t>BLANK CAIN M UBK:141249B-MR</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>898124324085</t>
+          <t>899141249023</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M REG</t>
         </is>
       </c>
       <c r="I37" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J37" s="0">
-        <v>204</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>124324</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324F-3XL</t>
+          <t>BLANK CAIN M UBK:141249C-LR</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>898124324092</t>
+          <t>899141249030</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L REG</t>
         </is>
       </c>
       <c r="I38" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J38" s="0">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141A-S</t>
+          <t>BLANK CAIN M UBK:141249D-XLR</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>899134141044</t>
+          <t>899141249047</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL REG</t>
         </is>
       </c>
       <c r="I39" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J39" s="0">
-        <v>66</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B40" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141B-M</t>
+          <t>BLANK CAIN M UBK:141249E-2XLR</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>899134141051</t>
+          <t>899141249054</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL REG</t>
         </is>
       </c>
       <c r="I40" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J40" s="0">
-        <v>120</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B41" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141C-L</t>
+          <t>BLANK CAIN M UBK:141249F-3XLR</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>899134141068</t>
+          <t>899141249061</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL REG</t>
         </is>
       </c>
       <c r="I41" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J41" s="0">
-        <v>254</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="0">
       <c r="A42" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B42" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141D-XL</t>
+          <t>BLANK CAIN M UBK:141249A-SS</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>899134141075</t>
+          <t>899141249078</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S SHORT</t>
         </is>
       </c>
       <c r="I42" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J42" s="0">
-        <v>248</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141E-2XL</t>
+          <t>BLANK CAIN M UBK:141249B-MS</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>899134141082</t>
+          <t>899141249085</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M SHORT</t>
         </is>
       </c>
       <c r="I43" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J43" s="0">
-        <v>210</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>134141</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>BLANK RAMIR M BN:134141F-3XL</t>
+          <t>BLANK CAIN M UBK:141249C-LS</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>899134141099</t>
+          <t>899141249092</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L SHORT </t>
         </is>
       </c>
       <c r="I44" s="0">
-        <v>139.99</v>
+        <v>129.99</v>
       </c>
       <c r="J44" s="0">
-        <v>108</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327A-S</t>
+          <t>BLANK CAIN M UBK:141249D-XLS</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>898124327048</t>
+          <t>899141249108</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL SHORT</t>
         </is>
       </c>
       <c r="I45" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J45" s="0">
-        <v>62</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327B-M</t>
+          <t>BLANK CAIN M UBK:141249E-2XLS</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>898124327055</t>
+          <t>899141249177</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL SHORT</t>
         </is>
       </c>
       <c r="I46" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J46" s="0">
-        <v>88</v>
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327C-L</t>
+          <t>BLANK CAIN M UBK:141249F-3XLS</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>898124327062</t>
+          <t>899141249184</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL SHORT</t>
         </is>
       </c>
       <c r="I47" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J47" s="0">
-        <v>176</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327D-XL</t>
+          <t>BLANK CAIN M UBK:141249A-ST</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>898124327079</t>
+          <t>899141249115</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S TALL </t>
         </is>
       </c>
       <c r="I48" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J48" s="0">
-        <v>175</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327E-2XL</t>
+          <t>BLANK CAIN M UBK:141249B-MT</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>898124327086</t>
+          <t>899141249122</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M TALL</t>
         </is>
       </c>
       <c r="I49" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J49" s="0">
-        <v>138</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>124327</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327F-3XL</t>
+          <t>BLANK CAIN M UBK:141249C-LT</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>898124327093</t>
+          <t>899141249139</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L TALL</t>
         </is>
       </c>
       <c r="I50" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J50" s="0">
-        <v>71</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145A-S</t>
+          <t>BLANK CAIN M UBK:141249D-XLT</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>899134145042</t>
+          <t>899141249146</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL TALL</t>
         </is>
       </c>
       <c r="I51" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J51" s="0">
-        <v>66</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145B-M</t>
+          <t>BLANK CAIN M UBK:141249E-2XLT</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>899134145059</t>
+          <t>899141249153</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL TALL</t>
         </is>
       </c>
       <c r="I52" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J52" s="0">
-        <v>130</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>141249</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145C-L</t>
+          <t>BLANK CAIN M UBK:141249F-3XLT</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>899134145066</t>
+          <t>899141249160</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL TALL</t>
         </is>
       </c>
       <c r="I53" s="0">
-        <v>99.99</v>
+        <v>129.99</v>
       </c>
       <c r="J53" s="0">
-        <v>197</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145D-XL</t>
+          <t>BLANK CAIN M QBK:135677A-SR</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>899134145073</t>
+          <t>899135677016</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S REG</t>
         </is>
       </c>
       <c r="I54" s="0">
-        <v>99.99</v>
+        <v>159.99</v>
       </c>
       <c r="J54" s="0">
-        <v>197</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145E-2XL</t>
+          <t>BLANK CAIN M QBK:135677B-MR</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>899134145080</t>
+          <t>899135677023</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M REG</t>
         </is>
       </c>
       <c r="I55" s="0">
-        <v>99.99</v>
+        <v>159.99</v>
       </c>
       <c r="J55" s="0">
-        <v>132</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>134145</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>BLANK TYRIAN M BN:134145F-3XL</t>
+          <t>BLANK CAIN M QBK:135677C-LR</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>899134145097</t>
+          <t>899135677030</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L REG</t>
         </is>
       </c>
       <c r="I56" s="0">
-        <v>99.99</v>
+        <v>159.99</v>
       </c>
       <c r="J56" s="0">
-        <v>65</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="0">
       <c r="A57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-SR</t>
+          <t>BLANK CAIN M QBK:135677D-XLR</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>899141249016</t>
+          <t>899135677047</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>S REG</t>
+          <t>XL REG</t>
         </is>
       </c>
       <c r="I57" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J57" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MR</t>
+          <t>BLANK CAIN M QBK:135677E-2XLR</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>899141249023</t>
+          <t>899135677054</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>M REG</t>
+          <t>2XL REG</t>
         </is>
       </c>
       <c r="I58" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J58" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LR</t>
+          <t>BLANK CAIN M QBK:135677F-3XLR</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>899141249030</t>
+          <t>899135677061</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>L REG</t>
+          <t>3XL REG</t>
         </is>
       </c>
       <c r="I59" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J59" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLR</t>
+          <t>BLANK CAIN M QBK:135677A-SS</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>899141249047</t>
+          <t>899135677078</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>XL REG</t>
+          <t>S SHORT</t>
         </is>
       </c>
       <c r="I60" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J60" s="0">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249E-2XLR</t>
+          <t>BLANK CAIN M QBK:135677B-MS</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>899141249054</t>
+          <t>899135677085</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>2XL REG</t>
+          <t>M SHORT</t>
         </is>
       </c>
       <c r="I61" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J61" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249F-3XLR</t>
+          <t>BLANK CAIN M QBK:135677C-LS</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>899141249061</t>
+          <t>899135677092</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>3XL REG</t>
+          <t>L SHORT </t>
         </is>
       </c>
       <c r="I62" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J62" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-SS</t>
+          <t>BLANK CAIN M QBK:135677D-XLS</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>899141249078</t>
+          <t>899135677108</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>S SHORT</t>
+          <t>XL SHORT</t>
         </is>
       </c>
       <c r="I63" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J63" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B64" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MS</t>
+          <t>BLANK CAIN M QBK:135677E-2XLS</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>899141249085</t>
+          <t>899135677177</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>M SHORT</t>
+          <t>2XL SHORT</t>
         </is>
       </c>
       <c r="I64" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J64" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="0">
       <c r="A65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LS</t>
+          <t>BLANK CAIN M QBK:135677F-3XLS</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>899141249092</t>
+          <t>899135677184</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>L SHORT </t>
+          <t>3XL SHORT</t>
         </is>
       </c>
       <c r="I65" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J65" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLS</t>
+          <t>BLANK CAIN M QBK:135677A-ST</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>899141249108</t>
+          <t>899135677115</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>XL SHORT</t>
+          <t>S TALL </t>
         </is>
       </c>
       <c r="I66" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J66" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="0">
       <c r="A67" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B67" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249E-2XLS</t>
+          <t>BLANK CAIN M QBK:135677B-MT</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>899141249177</t>
+          <t>899135677122</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>2XL SHORT</t>
+          <t>M TALL</t>
         </is>
       </c>
       <c r="I67" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J67" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="0">
       <c r="A68" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B68" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249F-3XLS</t>
+          <t>BLANK CAIN M QBK:135677C-LT</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>899141249184</t>
+          <t>899135677139</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>3XL SHORT</t>
+          <t>L TALL</t>
         </is>
       </c>
       <c r="I68" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J68" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="0">
       <c r="A69" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B69" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-ST</t>
+          <t>BLANK CAIN M QBK:135677D-XLT</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>899141249115</t>
+          <t>899135677146</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>S TALL </t>
+          <t>XL TALL</t>
         </is>
       </c>
       <c r="I69" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J69" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="0">
       <c r="A70" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B70" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MT</t>
+          <t>BLANK CAIN M QBK:135677E-2XLT</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>899141249122</t>
+          <t>899135677153</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>M TALL</t>
+          <t>2XL TALL</t>
         </is>
       </c>
       <c r="I70" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J70" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="0">
       <c r="A71" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B71" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Cain Lined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>135677</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LT</t>
+          <t>BLANK CAIN M QBK:135677F-3XLT</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>899141249139</t>
+          <t>899135677160</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>L TALL</t>
+          <t>3XL TALL</t>
         </is>
       </c>
       <c r="I71" s="0">
-        <v>129.99</v>
+        <v>159.99</v>
       </c>
       <c r="J71" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="0">
       <c r="A72" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i92fuvaykfp9r5l0jhrmx/walker.jpg?rlkey=1102218deev1nq4ludre9ytwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
+          <t>Walker Oil Cloth Cap</t>
         </is>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>141249</t>
+          <t>140614</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLT</t>
+          <t>BLANK OIL M TN:140614</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>899141249146</t>
+          <t>799140614009</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>XL TALL</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I72" s="0">
-        <v>129.99</v>
+        <v>29.99</v>
       </c>
       <c r="J72" s="0">
-        <v>2</v>
-[...920 lines deleted...]
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>