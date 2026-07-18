--- v2 (2026-05-19)
+++ v3 (2026-07-18)
@@ -195,333 +195,333 @@
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Benton Canvas Backpack Cooler</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>143344</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>BLANK BENTON BK:143344</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>999143344013</t>
         </is>
       </c>
       <c r="I3" s="0">
         <v>59.99</v>
       </c>
       <c r="J3" s="0">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2v3brni9ujsf69720jei/141713-tn.jpg?rlkey=lu9na9wzawfh94ucgsqwpiy1t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>Hank Canvas Lunch Cooler</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>141713</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>BLANK HANK BN:141713</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>999141713019</t>
         </is>
       </c>
       <c r="I4" s="0">
         <v>39.99</v>
       </c>
       <c r="J4" s="0">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d4b8vyz9y768wlpy7xl6k/davist.jpg?rlkey=ol5g6hd3ebvo1yp7a0gx36m02&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>Davis Canvas Sling Bag</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>141790</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>BLANK DAVIS BN:141790</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>999141790010</t>
         </is>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
-        <v>204</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B6" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328A-S</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>898124328045</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I6" s="0">
         <v>64.99</v>
       </c>
       <c r="J6" s="0">
-        <v>12</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B7" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328B-M</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>898124328052</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>64.99</v>
       </c>
       <c r="J7" s="0">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B8" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328C-L</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>898124328069</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I8" s="0">
         <v>64.99</v>
       </c>
       <c r="J8" s="0">
-        <v>15</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328D-XL</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>898124328076</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>64.99</v>
       </c>
       <c r="J9" s="0">
-        <v>1</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328E-2XL</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>898124328083</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>64.99</v>
       </c>
       <c r="J10" s="0">
-        <v>62</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>124328</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>ABNER M BK:124328F-3XL</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
@@ -653,51 +653,51 @@
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>BLANK DARIUS M BK:140521C-L</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>899140521069</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I14" s="0">
         <v>129.99</v>
       </c>
       <c r="J14" s="0">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>140521</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>BLANK DARIUS M BK:140521D-XL</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
@@ -741,51 +741,51 @@
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>BLANK DARIUS M BK:140521E-2XL</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>899140521083</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>129.99</v>
       </c>
       <c r="J16" s="0">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>140521</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>BLANK DARIUS M BK:140521F-3XL</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
@@ -1665,95 +1665,95 @@
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>BLANK CAIN M UBK:141249B-MR</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>899141249023</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>M REG</t>
         </is>
       </c>
       <c r="I37" s="0">
         <v>129.99</v>
       </c>
       <c r="J37" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>141249</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>BLANK CAIN M UBK:141249C-LR</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>899141249030</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>L REG</t>
         </is>
       </c>
       <c r="I38" s="0">
         <v>129.99</v>
       </c>
       <c r="J38" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>Cain Unlined Canvas Overall Bibs</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>141249</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>BLANK CAIN M UBK:141249D-XLR</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">