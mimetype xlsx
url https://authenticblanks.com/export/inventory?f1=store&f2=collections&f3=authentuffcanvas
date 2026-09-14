--- v3 (2026-07-18)
+++ v4 (2026-09-14)
@@ -21,102 +21,116 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="000000000000"/>
+  </numFmts>
+  <fonts count="3">
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J72"/>
+  <dimension ref="A1:J93"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -135,3117 +149,3634 @@
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cgd3oui2ec143dzu006ob/bext.jpg?rlkey=olnqpo0k4zoqpvgxqy7k8qcz1&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Bex Men's Canvas Cap</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D2" s="1">
+        <v>124018</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>BLANK BEX A BK:124018</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F2" s="2">
+        <v>799124018007</v>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>24.99</v>
       </c>
       <c r="J2" s="0">
         <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tlzmxbgdgs59am09cf9up/143344-tn.jpg?rlkey=mgkm4lfdwbmqa0iyfzsirm32l&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>Benton Canvas Backpack Cooler</t>
         </is>
       </c>
-      <c r="D3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D3" s="1">
+        <v>143344</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>BLANK BENTON BK:143344</t>
         </is>
       </c>
-      <c r="F3" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="F3" s="2">
+        <v>999143344013</v>
       </c>
       <c r="I3" s="0">
         <v>59.99</v>
       </c>
       <c r="J3" s="0">
         <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2v3brni9ujsf69720jei/141713-tn.jpg?rlkey=lu9na9wzawfh94ucgsqwpiy1t&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/71bl52i7clfdyrlo544mq/benton-t.jpg?rlkey=mgwfh95dif0bf8b0hacv3ee7p&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>Hank Canvas Lunch Cooler</t>
-[...5 lines deleted...]
-        </is>
+          <t>Benton Canvas Backpack Cooler</t>
+        </is>
+      </c>
+      <c r="D4" s="1">
+        <v>141712</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>BLANK HANK BN:141713</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK BENTON BN:141712</t>
+        </is>
+      </c>
+      <c r="F4" s="2">
+        <v>999141712012</v>
       </c>
       <c r="I4" s="0">
-        <v>39.99</v>
+        <v>59.99</v>
       </c>
       <c r="J4" s="0">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d4b8vyz9y768wlpy7xl6k/davist.jpg?rlkey=ol5g6hd3ebvo1yp7a0gx36m02&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s2v3brni9ujsf69720jei/141713-tn.jpg?rlkey=lu9na9wzawfh94ucgsqwpiy1t&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Davis Canvas Sling Bag</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hank Canvas Lunch Cooler</t>
+        </is>
+      </c>
+      <c r="D5" s="1">
+        <v>141713</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>BLANK DAVIS BN:141790</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK HANK BN:141713</t>
+        </is>
+      </c>
+      <c r="F5" s="2">
+        <v>999141713019</v>
       </c>
       <c r="I5" s="0">
         <v>39.99</v>
       </c>
       <c r="J5" s="0">
-        <v>180</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6fwt7hqronupu5xuqsyh4/hankt.jpg?rlkey=pzno1snfqmh51egqogdsasly0&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hank Canvas Lunch Cooler</t>
+        </is>
+      </c>
+      <c r="D6" s="1">
+        <v>143343</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328A-S</t>
-[...15 lines deleted...]
-        </is>
+          <t>BLANK HANK BK:143343</t>
+        </is>
+      </c>
+      <c r="F6" s="2">
+        <v>999143343016</v>
       </c>
       <c r="I6" s="0">
-        <v>64.99</v>
+        <v>39.99</v>
       </c>
       <c r="J6" s="0">
-        <v>27</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/d4b8vyz9y768wlpy7xl6k/davist.jpg?rlkey=ol5g6hd3ebvo1yp7a0gx36m02&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Davis Canvas Sling Bag</t>
+        </is>
+      </c>
+      <c r="D7" s="1">
+        <v>141790</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328B-M</t>
-[...15 lines deleted...]
-        </is>
+          <t>BLANK DAVIS BN:141790</t>
+        </is>
+      </c>
+      <c r="F7" s="2">
+        <v>999141790010</v>
       </c>
       <c r="I7" s="0">
-        <v>64.99</v>
+        <v>39.99</v>
       </c>
       <c r="J7" s="0">
-        <v>64</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
-[...2 lines deleted...]
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/avesm5bwn7gx14a77td7u/davis-bk.jpg?rlkey=3ev9p0bh9jo2mxgid1jfa4so8&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Abner Men's Heavyweight Hoodie</t>
-[...5 lines deleted...]
-        </is>
+          <t>Davis Canvas Sling Bag</t>
+        </is>
+      </c>
+      <c r="D8" s="1">
+        <v>143345</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328C-L</t>
-[...15 lines deleted...]
-        </is>
+          <t>BLANK DAVIS BK:143345</t>
+        </is>
+      </c>
+      <c r="F8" s="2">
+        <v>999143345010</v>
       </c>
       <c r="I8" s="0">
-        <v>64.99</v>
+        <v>39.99</v>
       </c>
       <c r="J8" s="0">
-        <v>87</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B9" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
-      <c r="D9" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D9" s="1">
+        <v>124328</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328A-S</t>
+        </is>
+      </c>
+      <c r="F9" s="2">
+        <v>898124328045</v>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>64.99</v>
       </c>
       <c r="J9" s="0">
-        <v>83</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B10" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
-      <c r="D10" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D10" s="1">
+        <v>124328</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328B-M</t>
+        </is>
+      </c>
+      <c r="F10" s="2">
+        <v>898124328052</v>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I10" s="0">
         <v>64.99</v>
       </c>
       <c r="J10" s="0">
-        <v>74</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B11" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>Abner Men's Heavyweight Hoodie</t>
         </is>
       </c>
-      <c r="D11" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D11" s="1">
+        <v>124328</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>ABNER M BK:124328F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328C-L</t>
+        </is>
+      </c>
+      <c r="F11" s="2">
+        <v>898124328069</v>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I11" s="0">
         <v>64.99</v>
       </c>
       <c r="J11" s="0">
-        <v>40</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Abner Men's Heavyweight Hoodie</t>
+        </is>
+      </c>
+      <c r="D12" s="1">
+        <v>124328</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521A-S</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328D-XL</t>
+        </is>
+      </c>
+      <c r="F12" s="2">
+        <v>898124328076</v>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I12" s="0">
-        <v>129.99</v>
+        <v>64.99</v>
       </c>
       <c r="J12" s="0">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Abner Men's Heavyweight Hoodie</t>
+        </is>
+      </c>
+      <c r="D13" s="1">
+        <v>124328</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521B-M</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328E-2XL</t>
+        </is>
+      </c>
+      <c r="F13" s="2">
+        <v>898124328083</v>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I13" s="0">
-        <v>129.99</v>
+        <v>64.99</v>
       </c>
       <c r="J13" s="0">
-        <v>0</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3culz3uj20r5gh5dqtu32/124328f.jpg?rlkey=97zmnl35zdffkmscnhgtxe8zd&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9kw3tvx5cxew21ahlngu/mens-hoodie-size-chartsabner-hoodie2.jpg?rlkey=4amhg2r1mjr5k2lihp1si6o0k&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Darius Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Abner Men's Heavyweight Hoodie</t>
+        </is>
+      </c>
+      <c r="D14" s="1">
+        <v>124328</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521C-L</t>
-[...5 lines deleted...]
-        </is>
+          <t>ABNER M BK:124328F-3XL</t>
+        </is>
+      </c>
+      <c r="F14" s="2">
+        <v>898124328090</v>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I14" s="0">
-        <v>129.99</v>
+        <v>64.99</v>
       </c>
       <c r="J14" s="0">
-        <v>14</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B15" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D15" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D15" s="1">
+        <v>140521</v>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521A-S</t>
+        </is>
+      </c>
+      <c r="F15" s="2">
+        <v>899140521045</v>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I15" s="0">
         <v>129.99</v>
       </c>
       <c r="J15" s="0">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="0">
       <c r="A16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B16" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D16" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D16" s="1">
+        <v>140521</v>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521B-M</t>
+        </is>
+      </c>
+      <c r="F16" s="2">
+        <v>899140521052</v>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I16" s="0">
         <v>129.99</v>
       </c>
       <c r="J16" s="0">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="0">
       <c r="A17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B17" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>Darius Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D17" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D17" s="1">
+        <v>140521</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>BLANK DARIUS M BK:140521F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521C-L</t>
+        </is>
+      </c>
+      <c r="F17" s="2">
+        <v>899140521069</v>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I17" s="0">
         <v>129.99</v>
       </c>
       <c r="J17" s="0">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="0">
       <c r="A18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B18" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Darius Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D18" s="1">
+        <v>140521</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326A-S</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521D-XL</t>
+        </is>
+      </c>
+      <c r="F18" s="2">
+        <v>899140521076</v>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I18" s="0">
-        <v>149.99</v>
+        <v>129.99</v>
       </c>
       <c r="J18" s="0">
-        <v>64</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="0">
       <c r="A19" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B19" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Darius Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D19" s="1">
+        <v>140521</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326B-M</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521E-2XL</t>
+        </is>
+      </c>
+      <c r="F19" s="2">
+        <v>899140521083</v>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I19" s="0">
-        <v>149.99</v>
+        <v>129.99</v>
       </c>
       <c r="J19" s="0">
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="0">
       <c r="A20" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eb1g3p7kx7rg1dicoxs7e/darius-140521-f.jpg?rlkey=u9bxj1a847d5rfegp1kbjd84d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B20" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/b43j6hv3n8q8mhopyzubw/mens-jackets-size-chartsdarius.jpg?rlkey=p2whmucfs6540bw1pr7terlrc&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>Dimitri Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Darius Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D20" s="1">
+        <v>140521</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326C-L</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DARIUS M BK:140521F-3XL</t>
+        </is>
+      </c>
+      <c r="F20" s="2">
+        <v>899140521090</v>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I20" s="0">
-        <v>149.99</v>
+        <v>129.99</v>
       </c>
       <c r="J20" s="0">
-        <v>221</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="0">
       <c r="A21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B21" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D21" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D21" s="1">
+        <v>124326</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326A-S</t>
+        </is>
+      </c>
+      <c r="F21" s="2">
+        <v>898124326041</v>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I21" s="0">
         <v>149.99</v>
       </c>
       <c r="J21" s="0">
-        <v>224</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="0">
       <c r="A22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B22" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D22" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D22" s="1">
+        <v>124326</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326B-M</t>
+        </is>
+      </c>
+      <c r="F22" s="2">
+        <v>898124326058</v>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I22" s="0">
         <v>149.99</v>
       </c>
       <c r="J22" s="0">
-        <v>183</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="0">
       <c r="A23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B23" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>Dimitri Men's Canvas Jacket</t>
         </is>
       </c>
-      <c r="D23" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="D23" s="1">
+        <v>124326</v>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>DIMITR M BK:124326F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326C-L</t>
+        </is>
+      </c>
+      <c r="F23" s="2">
+        <v>898124326065</v>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I23" s="0">
         <v>149.99</v>
       </c>
       <c r="J23" s="0">
-        <v>88</v>
+        <v>221</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="0">
       <c r="A24" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B24" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D24" s="1">
+        <v>124326</v>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324A-S</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326D-XL</t>
+        </is>
+      </c>
+      <c r="F24" s="2">
+        <v>898124326072</v>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I24" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J24" s="0">
-        <v>65</v>
+        <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D25" s="1">
+        <v>124326</v>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324B-M</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326E-2XL</t>
+        </is>
+      </c>
+      <c r="F25" s="2">
+        <v>898124326089</v>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I25" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J25" s="0">
-        <v>117</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="0">
       <c r="A26" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k9dgk04nz8d47tvxfna54/124326f.jpg?rlkey=an2z2rioabcgk7u5zjyc1omwa&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B26" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D26" s="1">
+        <v>124326</v>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324C-L</t>
-[...5 lines deleted...]
-        </is>
+          <t>DIMITR M BK:124326F-3XL</t>
+        </is>
+      </c>
+      <c r="F26" s="2">
+        <v>898124326096</v>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I26" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J26" s="0">
-        <v>220</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="0">
       <c r="A27" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B27" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D27" s="1">
+        <v>134137</v>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137A-S</t>
+        </is>
+      </c>
+      <c r="F27" s="2">
+        <v>899134137047</v>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I27" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J27" s="0">
-        <v>212</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="0">
       <c r="A28" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B28" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D28" s="1">
+        <v>134137</v>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137B-M</t>
+        </is>
+      </c>
+      <c r="F28" s="2">
+        <v>899134137054</v>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I28" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J28" s="0">
-        <v>204</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="0">
       <c r="A29" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B29" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>Ramir Men's Canvas Jacket</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D29" s="1">
+        <v>134137</v>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>RAMIR M BK:124324F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137C-L</t>
+        </is>
+      </c>
+      <c r="F29" s="2">
+        <v>899134137061</v>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I29" s="0">
-        <v>139.99</v>
+        <v>149.99</v>
       </c>
       <c r="J29" s="0">
-        <v>100</v>
+        <v>263</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="0">
       <c r="A30" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B30" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D30" s="1">
+        <v>134137</v>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327A-S</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137D-XL</t>
+        </is>
+      </c>
+      <c r="F30" s="2">
+        <v>899134137078</v>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I30" s="0">
-        <v>99.99</v>
+        <v>149.99</v>
       </c>
       <c r="J30" s="0">
-        <v>62</v>
+        <v>265</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="0">
       <c r="A31" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B31" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D31" s="1">
+        <v>134137</v>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327B-M</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137E-2XL</t>
+        </is>
+      </c>
+      <c r="F31" s="2">
+        <v>899134137085</v>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I31" s="0">
-        <v>99.99</v>
+        <v>151.99</v>
       </c>
       <c r="J31" s="0">
-        <v>88</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="0">
       <c r="A32" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u6zaqyxtxwhuqbwb0yp5s/dimitri-134137-28.jpg?rlkey=7r5kunn5vsexvpttjoc19fih2&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B32" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/9wf8prb1lyy6bkbb7ecjp/mens-jackets-size-chartsdimitri.jpg?rlkey=s6f01582oor2jzi6a5phn2ola&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Dimitri Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D32" s="1">
+        <v>134137</v>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327C-L</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK DIMITR M BN:134137F-3XL</t>
+        </is>
+      </c>
+      <c r="F32" s="2">
+        <v>899134137092</v>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I32" s="0">
-        <v>99.99</v>
+        <v>151.99</v>
       </c>
       <c r="J32" s="0">
-        <v>175</v>
+        <v>114</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="0">
       <c r="A33" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B33" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D33" s="1">
+        <v>124324</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327D-XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324A-S</t>
+        </is>
+      </c>
+      <c r="F33" s="2">
+        <v>898124324047</v>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I33" s="0">
-        <v>99.99</v>
+        <v>139.99</v>
       </c>
       <c r="J33" s="0">
-        <v>175</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="0">
       <c r="A34" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B34" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D34" s="1">
+        <v>124324</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327E-2XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324B-M</t>
+        </is>
+      </c>
+      <c r="F34" s="2">
+        <v>898124324054</v>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>2XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I34" s="0">
-        <v>99.99</v>
+        <v>139.99</v>
       </c>
       <c r="J34" s="0">
-        <v>138</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="0">
       <c r="A35" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B35" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>Tyrian Men's Canvas Vest</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D35" s="1">
+        <v>124324</v>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>TYRIAN M BK:124327F-3XL</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324C-L</t>
+        </is>
+      </c>
+      <c r="F35" s="2">
+        <v>898124324061</v>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>3XL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I35" s="0">
-        <v>99.99</v>
+        <v>139.99</v>
       </c>
       <c r="J35" s="0">
-        <v>71</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="0">
       <c r="A36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B36" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D36" s="1">
+        <v>124324</v>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-SR</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324D-XL</t>
+        </is>
+      </c>
+      <c r="F36" s="2">
+        <v>898124324078</v>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>S REG</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I36" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J36" s="0">
-        <v>3</v>
+        <v>212</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="0">
       <c r="A37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B37" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D37" s="1">
+        <v>124324</v>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MR</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324E-2XL</t>
+        </is>
+      </c>
+      <c r="F37" s="2">
+        <v>898124324085</v>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>M REG</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I37" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J37" s="0">
-        <v>3</v>
+        <v>204</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qu38w0m5n8a6vqxecsldx/124324f.jpg?rlkey=sh6sm6dddkqtrbo1t2zc79ss3&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D38" s="1">
+        <v>124324</v>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LR</t>
-[...5 lines deleted...]
-        </is>
+          <t>RAMIR M BK:124324F-3XL</t>
+        </is>
+      </c>
+      <c r="F38" s="2">
+        <v>898124324092</v>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>L REG</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I38" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J38" s="0">
-        <v>2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="0">
       <c r="A39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B39" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D39" s="1">
+        <v>134141</v>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141A-S</t>
+        </is>
+      </c>
+      <c r="F39" s="2">
+        <v>899134141044</v>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>XL REG</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I39" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J39" s="0">
-        <v>3</v>
+        <v>66</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="0">
       <c r="A40" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B40" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D40" s="1">
+        <v>134141</v>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249E-2XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141B-M</t>
+        </is>
+      </c>
+      <c r="F40" s="2">
+        <v>899134141051</v>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>2XL REG</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I40" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J40" s="0">
-        <v>3</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="0">
       <c r="A41" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B41" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D41" s="1">
+        <v>134141</v>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249F-3XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141C-L</t>
+        </is>
+      </c>
+      <c r="F41" s="2">
+        <v>899134141068</v>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>3XL REG</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I41" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J41" s="0">
-        <v>3</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="0">
       <c r="A42" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B42" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D42" s="1">
+        <v>134141</v>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-SS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141D-XL</t>
+        </is>
+      </c>
+      <c r="F42" s="2">
+        <v>899134141075</v>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>S SHORT</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I42" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J42" s="0">
-        <v>2</v>
+        <v>248</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D43" s="1">
+        <v>134141</v>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141E-2XL</t>
+        </is>
+      </c>
+      <c r="F43" s="2">
+        <v>899134141082</v>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>M SHORT</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I43" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J43" s="0">
-        <v>2</v>
+        <v>210</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="0">
       <c r="A44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ahxtdzt2eczyx66ejtji1/134141f.jpg?rlkey=9q0rvb63b9i93s06wxc7ghvyv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B44" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/3d6fxrf4h06x8lb4hk6xc/mens-jackets-size-chartsramir.jpg?rlkey=pzwup8s7bwj2jfe6mcevtvqc5&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Ramir Men's Canvas Jacket</t>
+        </is>
+      </c>
+      <c r="D44" s="1">
+        <v>134141</v>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK RAMIR M BN:134141F-3XL</t>
+        </is>
+      </c>
+      <c r="F44" s="2">
+        <v>899134141099</v>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>L SHORT </t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I44" s="0">
-        <v>129.99</v>
+        <v>139.99</v>
       </c>
       <c r="J44" s="0">
-        <v>2</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="0">
       <c r="A45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B45" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D45" s="1">
+        <v>124327</v>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327A-S</t>
+        </is>
+      </c>
+      <c r="F45" s="2">
+        <v>898124327048</v>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>XL SHORT</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I45" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J45" s="0">
-        <v>2</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="0">
       <c r="A46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B46" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D46" s="1">
+        <v>124327</v>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249E-2XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327B-M</t>
+        </is>
+      </c>
+      <c r="F46" s="2">
+        <v>898124327055</v>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>2XL SHORT</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I46" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J46" s="0">
-        <v>2</v>
+        <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D47" s="1">
+        <v>124327</v>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249F-3XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327C-L</t>
+        </is>
+      </c>
+      <c r="F47" s="2">
+        <v>898124327062</v>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>3XL SHORT</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I47" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J47" s="0">
-        <v>2</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D48" s="1">
+        <v>124327</v>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249A-ST</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327D-XL</t>
+        </is>
+      </c>
+      <c r="F48" s="2">
+        <v>898124327079</v>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>S TALL </t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I48" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J48" s="0">
-        <v>2</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D49" s="1">
+        <v>124327</v>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249B-MT</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327E-2XL</t>
+        </is>
+      </c>
+      <c r="F49" s="2">
+        <v>898124327086</v>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>M TALL</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I49" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J49" s="0">
-        <v>2</v>
+        <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/v2scg00svbhan3quz3vlz/tyrian-124327-12.jpg?rlkey=zv2kweva9patd3n4sy4fy4gcf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D50" s="1">
+        <v>124327</v>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249C-LT</t>
-[...5 lines deleted...]
-        </is>
+          <t>TYRIAN M BK:124327F-3XL</t>
+        </is>
+      </c>
+      <c r="F50" s="2">
+        <v>898124327093</v>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>L TALL</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I50" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J50" s="0">
-        <v>2</v>
+        <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D51" s="1">
+        <v>134145</v>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249D-XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145A-S</t>
+        </is>
+      </c>
+      <c r="F51" s="2">
+        <v>899134145042</v>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>XL TALL</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I51" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J51" s="0">
-        <v>2</v>
+        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="0">
       <c r="A52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B52" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D52" s="1">
+        <v>134145</v>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249E-2XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145B-M</t>
+        </is>
+      </c>
+      <c r="F52" s="2">
+        <v>899134145059</v>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>2XL TALL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="I52" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J52" s="0">
-        <v>2</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>Cain Unlined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D53" s="1">
+        <v>134145</v>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M UBK:141249F-3XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145C-L</t>
+        </is>
+      </c>
+      <c r="F53" s="2">
+        <v>899134145066</v>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>3XL TALL</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I53" s="0">
-        <v>129.99</v>
+        <v>99.99</v>
       </c>
       <c r="J53" s="0">
-        <v>2</v>
+        <v>197</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D54" s="1">
+        <v>134145</v>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677A-SR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145D-XL</t>
+        </is>
+      </c>
+      <c r="F54" s="2">
+        <v>899134145073</v>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
-          <t>S REG</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="I54" s="0">
-        <v>159.99</v>
+        <v>99.99</v>
       </c>
       <c r="J54" s="0">
-        <v>2</v>
+        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D55" s="1">
+        <v>134145</v>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677B-MR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145E-2XL</t>
+        </is>
+      </c>
+      <c r="F55" s="2">
+        <v>899134145080</v>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>M REG</t>
+          <t>2XL</t>
         </is>
       </c>
       <c r="I55" s="0">
-        <v>159.99</v>
+        <v>99.99</v>
       </c>
       <c r="J55" s="0">
-        <v>2</v>
+        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/x3oxx2elvd905ioa3qyju/dsc5008edit.jpg?rlkey=3iq6b5vejeojh7v87nq2ei4xf&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/ux2s6smqvvvveteadf3rz/mens-jackets-size-chartstyrian.jpg?rlkey=gzf32soa8x3d50fjqdkl785wp&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tyrian Men's Canvas Vest</t>
+        </is>
+      </c>
+      <c r="D56" s="1">
+        <v>134145</v>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677C-LR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK TYRIAN M BN:134145F-3XL</t>
+        </is>
+      </c>
+      <c r="F56" s="2">
+        <v>899134145097</v>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>L REG</t>
+          <t>3XL</t>
         </is>
       </c>
       <c r="I56" s="0">
-        <v>159.99</v>
+        <v>99.99</v>
       </c>
       <c r="J56" s="0">
-        <v>2</v>
+        <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="0">
       <c r="A57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B57" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D57" s="1">
+        <v>141249</v>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677D-XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249A-SR</t>
+        </is>
+      </c>
+      <c r="F57" s="2">
+        <v>899141249016</v>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>XL REG</t>
+          <t>S REG</t>
         </is>
       </c>
       <c r="I57" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J57" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="0">
       <c r="A58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B58" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D58" s="1">
+        <v>141249</v>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677E-2XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249B-MR</t>
+        </is>
+      </c>
+      <c r="F58" s="2">
+        <v>899141249023</v>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>2XL REG</t>
+          <t>M REG</t>
         </is>
       </c>
       <c r="I58" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J58" s="0">
         <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="0">
       <c r="A59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B59" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D59" s="1">
+        <v>141249</v>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677F-3XLR</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249C-LR</t>
+        </is>
+      </c>
+      <c r="F59" s="2">
+        <v>899141249030</v>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
-          <t>3XL REG</t>
+          <t>L REG</t>
         </is>
       </c>
       <c r="I59" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J59" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B60" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D60" s="1">
+        <v>141249</v>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677A-SS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249D-XLR</t>
+        </is>
+      </c>
+      <c r="F60" s="2">
+        <v>899141249047</v>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>S SHORT</t>
+          <t>XL REG</t>
         </is>
       </c>
       <c r="I60" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J60" s="0">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="0">
       <c r="A61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B61" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D61" s="1">
+        <v>141249</v>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677B-MS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249E-2XLR</t>
+        </is>
+      </c>
+      <c r="F61" s="2">
+        <v>899141249054</v>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>M SHORT</t>
+          <t>2XL REG</t>
         </is>
       </c>
       <c r="I61" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J61" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="0">
       <c r="A62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B62" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D62" s="1">
+        <v>141249</v>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677C-LS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249F-3XLR</t>
+        </is>
+      </c>
+      <c r="F62" s="2">
+        <v>899141249061</v>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>L SHORT </t>
+          <t>3XL REG</t>
         </is>
       </c>
       <c r="I62" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J62" s="0">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="0">
       <c r="A63" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B63" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D63" s="1">
+        <v>141249</v>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677D-XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249A-SS</t>
+        </is>
+      </c>
+      <c r="F63" s="2">
+        <v>899141249078</v>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>XL SHORT</t>
+          <t>S SHORT</t>
         </is>
       </c>
       <c r="I63" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J63" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="0">
       <c r="A64" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B64" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D64" s="1">
+        <v>141249</v>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677E-2XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249B-MS</t>
+        </is>
+      </c>
+      <c r="F64" s="2">
+        <v>899141249085</v>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>2XL SHORT</t>
+          <t>M SHORT</t>
         </is>
       </c>
       <c r="I64" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J64" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="0">
       <c r="A65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B65" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D65" s="1">
+        <v>141249</v>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677F-3XLS</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249C-LS</t>
+        </is>
+      </c>
+      <c r="F65" s="2">
+        <v>899141249092</v>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>3XL SHORT</t>
+          <t>L SHORT </t>
         </is>
       </c>
       <c r="I65" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J65" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="0">
       <c r="A66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B66" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D66" s="1">
+        <v>141249</v>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677A-ST</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249D-XLS</t>
+        </is>
+      </c>
+      <c r="F66" s="2">
+        <v>899141249108</v>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>S TALL </t>
+          <t>XL SHORT</t>
         </is>
       </c>
       <c r="I66" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J66" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="0">
       <c r="A67" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B67" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D67" s="1">
+        <v>141249</v>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677B-MT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249E-2XLS</t>
+        </is>
+      </c>
+      <c r="F67" s="2">
+        <v>899141249177</v>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>M TALL</t>
+          <t>2XL SHORT</t>
         </is>
       </c>
       <c r="I67" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J67" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="0">
       <c r="A68" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B68" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D68" s="1">
+        <v>141249</v>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677C-LT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249F-3XLS</t>
+        </is>
+      </c>
+      <c r="F68" s="2">
+        <v>899141249184</v>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>L TALL</t>
+          <t>3XL SHORT</t>
         </is>
       </c>
       <c r="I68" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J68" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="0">
       <c r="A69" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B69" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D69" s="1">
+        <v>141249</v>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677D-XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249A-ST</t>
+        </is>
+      </c>
+      <c r="F69" s="2">
+        <v>899141249115</v>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>XL TALL</t>
+          <t>S TALL </t>
         </is>
       </c>
       <c r="I69" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J69" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="0">
       <c r="A70" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B70" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D70" s="1">
+        <v>141249</v>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677E-2XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249B-MT</t>
+        </is>
+      </c>
+      <c r="F70" s="2">
+        <v>899141249122</v>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
-          <t>2XL TALL</t>
+          <t>M TALL</t>
         </is>
       </c>
       <c r="I70" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J70" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="0">
       <c r="A71" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B71" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>Cain Lined Canvas Overall Bibs</t>
-[...5 lines deleted...]
-        </is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D71" s="1">
+        <v>141249</v>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>BLANK CAIN M QBK:135677F-3XLT</t>
-[...5 lines deleted...]
-        </is>
+          <t>BLANK CAIN M UBK:141249C-LT</t>
+        </is>
+      </c>
+      <c r="F71" s="2">
+        <v>899141249139</v>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>3XL TALL</t>
+          <t>L TALL</t>
         </is>
       </c>
       <c r="I71" s="0">
-        <v>159.99</v>
+        <v>129.99</v>
       </c>
       <c r="J71" s="0">
         <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="0">
       <c r="A72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B72" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C72" s="0" t="inlineStr">
+        <is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D72" s="1">
+        <v>141249</v>
+      </c>
+      <c r="E72" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M UBK:141249D-XLT</t>
+        </is>
+      </c>
+      <c r="F72" s="2">
+        <v>899141249146</v>
+      </c>
+      <c r="G72" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H72" s="0" t="inlineStr">
+        <is>
+          <t>XL TALL</t>
+        </is>
+      </c>
+      <c r="I72" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J72" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" customHeight="0">
+      <c r="A73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B73" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C73" s="0" t="inlineStr">
+        <is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D73" s="1">
+        <v>141249</v>
+      </c>
+      <c r="E73" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M UBK:141249E-2XLT</t>
+        </is>
+      </c>
+      <c r="F73" s="2">
+        <v>899141249153</v>
+      </c>
+      <c r="G73" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H73" s="0" t="inlineStr">
+        <is>
+          <t>2XL TALL</t>
+        </is>
+      </c>
+      <c r="I73" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J73" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" customHeight="0">
+      <c r="A74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/1mo1kwpbi9oruc9jpl3wj/unlined-bib.jpg?rlkey=7sji0k53u20zjs4rro9x438b9&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B74" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/4px0ajz49nr3hna876ia4/mens-jackets-size-chartscain.jpg?rlkey=fj89zzio8fls248q0lxffs0v8&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>Cain Unlined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D74" s="1">
+        <v>141249</v>
+      </c>
+      <c r="E74" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M UBK:141249F-3XLT</t>
+        </is>
+      </c>
+      <c r="F74" s="2">
+        <v>899141249160</v>
+      </c>
+      <c r="G74" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H74" s="0" t="inlineStr">
+        <is>
+          <t>3XL TALL</t>
+        </is>
+      </c>
+      <c r="I74" s="0">
+        <v>129.99</v>
+      </c>
+      <c r="J74" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" customHeight="0">
+      <c r="A75" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B75" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C75" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D75" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E75" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677A-SR</t>
+        </is>
+      </c>
+      <c r="F75" s="2">
+        <v>899135677016</v>
+      </c>
+      <c r="G75" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H75" s="0" t="inlineStr">
+        <is>
+          <t>S REG</t>
+        </is>
+      </c>
+      <c r="I75" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J75" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" customHeight="0">
+      <c r="A76" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B76" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D76" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E76" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677B-MR</t>
+        </is>
+      </c>
+      <c r="F76" s="2">
+        <v>899135677023</v>
+      </c>
+      <c r="G76" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H76" s="0" t="inlineStr">
+        <is>
+          <t>M REG</t>
+        </is>
+      </c>
+      <c r="I76" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J76" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" customHeight="0">
+      <c r="A77" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B77" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C77" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D77" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677C-LR</t>
+        </is>
+      </c>
+      <c r="F77" s="2">
+        <v>899135677030</v>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H77" s="0" t="inlineStr">
+        <is>
+          <t>L REG</t>
+        </is>
+      </c>
+      <c r="I77" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J77" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" customHeight="0">
+      <c r="A78" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B78" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C78" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D78" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677D-XLR</t>
+        </is>
+      </c>
+      <c r="F78" s="2">
+        <v>899135677047</v>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H78" s="0" t="inlineStr">
+        <is>
+          <t>XL REG</t>
+        </is>
+      </c>
+      <c r="I78" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J78" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" customHeight="0">
+      <c r="A79" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B79" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D79" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677E-2XLR</t>
+        </is>
+      </c>
+      <c r="F79" s="2">
+        <v>899135677054</v>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H79" s="0" t="inlineStr">
+        <is>
+          <t>2XL REG</t>
+        </is>
+      </c>
+      <c r="I79" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J79" s="0">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" customHeight="0">
+      <c r="A80" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B80" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C80" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D80" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677F-3XLR</t>
+        </is>
+      </c>
+      <c r="F80" s="2">
+        <v>899135677061</v>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H80" s="0" t="inlineStr">
+        <is>
+          <t>3XL REG</t>
+        </is>
+      </c>
+      <c r="I80" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J80" s="0">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" customHeight="0">
+      <c r="A81" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B81" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C81" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D81" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677A-SS</t>
+        </is>
+      </c>
+      <c r="F81" s="2">
+        <v>899135677078</v>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H81" s="0" t="inlineStr">
+        <is>
+          <t>S SHORT</t>
+        </is>
+      </c>
+      <c r="I81" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J81" s="0">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" customHeight="0">
+      <c r="A82" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B82" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C82" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D82" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677B-MS</t>
+        </is>
+      </c>
+      <c r="F82" s="2">
+        <v>899135677085</v>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H82" s="0" t="inlineStr">
+        <is>
+          <t>M SHORT</t>
+        </is>
+      </c>
+      <c r="I82" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J82" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" customHeight="0">
+      <c r="A83" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B83" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D83" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677C-LS</t>
+        </is>
+      </c>
+      <c r="F83" s="2">
+        <v>899135677092</v>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H83" s="0" t="inlineStr">
+        <is>
+          <t>L SHORT </t>
+        </is>
+      </c>
+      <c r="I83" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J83" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" customHeight="0">
+      <c r="A84" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B84" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C84" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D84" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677D-XLS</t>
+        </is>
+      </c>
+      <c r="F84" s="2">
+        <v>899135677108</v>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H84" s="0" t="inlineStr">
+        <is>
+          <t>XL SHORT</t>
+        </is>
+      </c>
+      <c r="I84" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J84" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" customHeight="0">
+      <c r="A85" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B85" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D85" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677E-2XLS</t>
+        </is>
+      </c>
+      <c r="F85" s="2">
+        <v>899135677177</v>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>2XL SHORT</t>
+        </is>
+      </c>
+      <c r="I85" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J85" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" customHeight="0">
+      <c r="A86" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B86" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D86" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677F-3XLS</t>
+        </is>
+      </c>
+      <c r="F86" s="2">
+        <v>899135677184</v>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>3XL SHORT</t>
+        </is>
+      </c>
+      <c r="I86" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J86" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" customHeight="0">
+      <c r="A87" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B87" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C87" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D87" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677A-ST</t>
+        </is>
+      </c>
+      <c r="F87" s="2">
+        <v>899135677115</v>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H87" s="0" t="inlineStr">
+        <is>
+          <t>S TALL </t>
+        </is>
+      </c>
+      <c r="I87" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J87" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" customHeight="0">
+      <c r="A88" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B88" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C88" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D88" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677B-MT</t>
+        </is>
+      </c>
+      <c r="F88" s="2">
+        <v>899135677122</v>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H88" s="0" t="inlineStr">
+        <is>
+          <t>M TALL</t>
+        </is>
+      </c>
+      <c r="I88" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J88" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" customHeight="0">
+      <c r="A89" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B89" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C89" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D89" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677C-LT</t>
+        </is>
+      </c>
+      <c r="F89" s="2">
+        <v>899135677139</v>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H89" s="0" t="inlineStr">
+        <is>
+          <t>L TALL</t>
+        </is>
+      </c>
+      <c r="I89" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J89" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" customHeight="0">
+      <c r="A90" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B90" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C90" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D90" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677D-XLT</t>
+        </is>
+      </c>
+      <c r="F90" s="2">
+        <v>899135677146</v>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H90" s="0" t="inlineStr">
+        <is>
+          <t>XL TALL</t>
+        </is>
+      </c>
+      <c r="I90" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J90" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" customHeight="0">
+      <c r="A91" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B91" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C91" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D91" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677E-2XLT</t>
+        </is>
+      </c>
+      <c r="F91" s="2">
+        <v>899135677153</v>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H91" s="0" t="inlineStr">
+        <is>
+          <t>2XL TALL</t>
+        </is>
+      </c>
+      <c r="I91" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J91" s="0">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" customHeight="0">
+      <c r="A92" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/rdonuyyi2wz1cohrxyf17/lined-bib.jpg?rlkey=z0gbb7kc5dkg731o7gf1etjx8&amp;dl=0","Click to download Image")</f>
+      </c>
+      <c r="B92" s="0">
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0pz4xpio7cwyf5cr2ixew/mens-jackets-size-chartscain.jpg?rlkey=06zy33fy4dmeaqbjl7x0x43jm&amp;dl=0","Click to download SizeChart")</f>
+      </c>
+      <c r="C92" s="0" t="inlineStr">
+        <is>
+          <t>Cain Lined Canvas Overall Bibs</t>
+        </is>
+      </c>
+      <c r="D92" s="1">
+        <v>135677</v>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>BLANK CAIN M QBK:135677F-3XLT</t>
+        </is>
+      </c>
+      <c r="F92" s="2">
+        <v>899135677160</v>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H92" s="0" t="inlineStr">
+        <is>
+          <t>3XL TALL</t>
+        </is>
+      </c>
+      <c r="I92" s="0">
+        <v>159.99</v>
+      </c>
+      <c r="J92" s="0">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" customHeight="0">
+      <c r="A93" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/i92fuvaykfp9r5l0jhrmx/walker.jpg?rlkey=1102218deev1nq4ludre9ytwa&amp;dl=0","Click to download Image")</f>
       </c>
-      <c r="C72" s="0" t="inlineStr">
+      <c r="C93" s="0" t="inlineStr">
         <is>
           <t>Walker Oil Cloth Cap</t>
         </is>
       </c>
-      <c r="D72" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E72" s="0" t="inlineStr">
+      <c r="D93" s="1">
+        <v>140614</v>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
         <is>
           <t>BLANK OIL M TN:140614</t>
         </is>
       </c>
-      <c r="F72" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H72" s="0" t="inlineStr">
+      <c r="F93" s="2">
+        <v>799140614009</v>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>MENS</t>
+        </is>
+      </c>
+      <c r="H93" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
-      <c r="I72" s="0">
+      <c r="I93" s="0">
         <v>29.99</v>
       </c>
-      <c r="J72" s="0">
+      <c r="J93" s="0">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>