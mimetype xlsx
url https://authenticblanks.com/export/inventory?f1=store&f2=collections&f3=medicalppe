--- v1 (2026-03-30)
+++ v2 (2026-05-29)
@@ -1125,51 +1125,51 @@
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>BLANK ARDEN M BK:141527C-L</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>899141527060</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I24" s="0">
         <v>29.99</v>
       </c>
       <c r="J24" s="0">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="0">
       <c r="A25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/hi4xkx35198r5xuwt46dz/arden-141527-f.jpg?rlkey=tin87d8rvh9cz0vh1kn6tkyz9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B25" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uec5hv4pzv4pask4sattk/mens-scrubs-size-chartsjoss.jpg?rlkey=ez0rqgrw5mxw04u4q4kgyw5hz&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>Arden Men's Scrub Top</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>141527</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>BLANK ARDEN M BK:141527D-XL</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
@@ -1697,51 +1697,51 @@
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>BLANK CEDAR M BK:142623D-XL</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>899142623044</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I37" s="0">
         <v>32.99</v>
       </c>
       <c r="J37" s="0">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="0">
       <c r="A38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/10ufr5slwkx1jchsddani/cedar-142624-f.jpg?rlkey=libi0er678a06xwlo7g984dya&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B38" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bmkq6d5sakemeeqxi1yop/mens-scrubs-size-chartscedar.jpg?rlkey=lxcm070m2yorsq4p6ihb1xj5g&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>Cedar Men's Scrub Joggers</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>142623</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>BLANK CEDAR M BK:142623E-2XL</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
@@ -1917,51 +1917,51 @@
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>BLANK LYON M BK:141532C-L</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>899141532033</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I42" s="0">
         <v>32.99</v>
       </c>
       <c r="J42" s="0">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="0">
       <c r="A43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/91xyjexsmpbcqjf9slngx/lyon-141532-f.jpg?rlkey=rlsv1d4zo5fez7cumnytq4n8v&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B43" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/wjclg2w32ahxfc9co2k3u/mens-scrubs-size-chartscedar.jpg?rlkey=rkt8rwj3ketvfr7zl24i7ypiv&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>Lyon Men's Scrub Jogger</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>141532</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>BLANK LYON M BK:141532D-XL</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
@@ -2093,227 +2093,227 @@
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622A-S</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>899142622016</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I46" s="0">
         <v>36.99</v>
       </c>
       <c r="J46" s="0">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="0">
       <c r="A47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lpu7fv5755ifijhd4q84b/indigo-142622-f.jpg?rlkey=slbhey5mon8581j1n8xys76zs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B47" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz7tz38nw0iu26vob4cy7/mens-scrubs-size-chartsindigo.jpg?rlkey=17nwkwt7f9o81blyxpo2k8fse&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>Indigo Men's Scrub Pants</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>142622</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622B-M</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>899142622023</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I47" s="0">
         <v>36.99</v>
       </c>
       <c r="J47" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="0">
       <c r="A48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lpu7fv5755ifijhd4q84b/indigo-142622-f.jpg?rlkey=slbhey5mon8581j1n8xys76zs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B48" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz7tz38nw0iu26vob4cy7/mens-scrubs-size-chartsindigo.jpg?rlkey=17nwkwt7f9o81blyxpo2k8fse&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>Indigo Men's Scrub Pants</t>
         </is>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>142622</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622C-L</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>899142622030</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I48" s="0">
         <v>36.99</v>
       </c>
       <c r="J48" s="0">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="0">
       <c r="A49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lpu7fv5755ifijhd4q84b/indigo-142622-f.jpg?rlkey=slbhey5mon8581j1n8xys76zs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B49" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz7tz38nw0iu26vob4cy7/mens-scrubs-size-chartsindigo.jpg?rlkey=17nwkwt7f9o81blyxpo2k8fse&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>Indigo Men's Scrub Pants</t>
         </is>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>142622</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622D-XL</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>899142622047</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I49" s="0">
         <v>36.99</v>
       </c>
       <c r="J49" s="0">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="0">
       <c r="A50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lpu7fv5755ifijhd4q84b/indigo-142622-f.jpg?rlkey=slbhey5mon8581j1n8xys76zs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B50" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz7tz38nw0iu26vob4cy7/mens-scrubs-size-chartsindigo.jpg?rlkey=17nwkwt7f9o81blyxpo2k8fse&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>Indigo Men's Scrub Pants</t>
         </is>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>142622</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622E-2XL</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>899142622054</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>2XL</t>
         </is>
       </c>
       <c r="I50" s="0">
         <v>36.99</v>
       </c>
       <c r="J50" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="0">
       <c r="A51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lpu7fv5755ifijhd4q84b/indigo-142622-f.jpg?rlkey=slbhey5mon8581j1n8xys76zs&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B51" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kz7tz38nw0iu26vob4cy7/mens-scrubs-size-chartsindigo.jpg?rlkey=17nwkwt7f9o81blyxpo2k8fse&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>Indigo Men's Scrub Pants</t>
         </is>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
           <t>142622</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO M BK:142622F-3XL</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
@@ -2357,183 +2357,183 @@
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS M BK:142620A-S</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>899142620043</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I52" s="0">
         <v>29.99</v>
       </c>
       <c r="J52" s="0">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="0">
       <c r="A53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/evo5uwj838fl2f61jcauy/joss-142620-f.jpg?rlkey=h99mov9v4e5gviq38w5du5nzx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B53" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aga8j9byqhrnnvr9ex57u/mens-scrubs-size-chartsjoss.jpg?rlkey=sqpnc0etwtub01tiq4t12sf3u&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>Joss Men's Scrub Top</t>
         </is>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>142620</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS M BK:142620B-M</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>899142620050</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I53" s="0">
         <v>29.99</v>
       </c>
       <c r="J53" s="0">
-        <v>9</v>
+        <v>3</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="0">
       <c r="A54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/evo5uwj838fl2f61jcauy/joss-142620-f.jpg?rlkey=h99mov9v4e5gviq38w5du5nzx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B54" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aga8j9byqhrnnvr9ex57u/mens-scrubs-size-chartsjoss.jpg?rlkey=sqpnc0etwtub01tiq4t12sf3u&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>Joss Men's Scrub Top</t>
         </is>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>142620</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS M BK:142620C-L</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>899142620067</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I54" s="0">
         <v>29.99</v>
       </c>
       <c r="J54" s="0">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="0">
       <c r="A55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/evo5uwj838fl2f61jcauy/joss-142620-f.jpg?rlkey=h99mov9v4e5gviq38w5du5nzx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B55" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aga8j9byqhrnnvr9ex57u/mens-scrubs-size-chartsjoss.jpg?rlkey=sqpnc0etwtub01tiq4t12sf3u&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>Joss Men's Scrub Top</t>
         </is>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>142620</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS M BK:142620D-XL</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>899142620074</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>XL</t>
         </is>
       </c>
       <c r="I55" s="0">
         <v>29.99</v>
       </c>
       <c r="J55" s="0">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="0">
       <c r="A56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/evo5uwj838fl2f61jcauy/joss-142620-f.jpg?rlkey=h99mov9v4e5gviq38w5du5nzx&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B56" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aga8j9byqhrnnvr9ex57u/mens-scrubs-size-chartsjoss.jpg?rlkey=sqpnc0etwtub01tiq4t12sf3u&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>Joss Men's Scrub Top</t>
         </is>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>142620</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS M BK:142620E-2XL</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
@@ -3080,51 +3080,51 @@
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>BLANK ARDEN W BK:139845A-S</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>899139845046</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I72" s="0">
         <v>29.99</v>
       </c>
       <c r="J72" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="0">
       <c r="A73" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/bvo1nhf3i3zu879g5t13b/scrub.jpg?rlkey=hcn1zp5qzrba4ghfph9zzzfh9&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B73" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/48yabsdmzqivjtxk2xf56/womens-size-chartsscrub-tops.jpg?rlkey=xg8tar36pn17fwnpzi5xftx5j&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>Arden Women's Scrub Top</t>
         </is>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>139845</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>BLANK ARDEN W BK:139845B-M</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
@@ -3828,51 +3828,51 @@
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>BLANK JOSS W BK:142618F-3XL</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>899142618095</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I89" s="0">
         <v>29.99</v>
       </c>
       <c r="J89" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="0">
       <c r="A90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/thsm1l6pyvmjd7dazepnj/cedar-w-142624-f.jpg?rlkey=inqs636b0abjt9kp7dwk169dc&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B90" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/o3nynmaadrxuxuiqaz48x/womens-size-chartslyon-cedar.jpg?rlkey=rsb2qikyogbb7s5gdg7b4dr0v&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>Cedar Women's Scrub Joggers</t>
         </is>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>142624</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>BLANK CEDAR W BK:142624A-S</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
@@ -4092,183 +4092,183 @@
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>BLANK CEDAR W BK:142624F-3XL</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>899142624065</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I95" s="0">
         <v>32.99</v>
       </c>
       <c r="J95" s="0">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="0">
       <c r="A96" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h8iqkzkphxdg5di7wrcfc/pant.jpg?rlkey=159sn3c1aytwauwofn3d6oq9e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B96" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eoq2lgxulg6wia1qusybr/womens-size-chartsindigo.jpg?rlkey=3dr4hb353v91maa97vlb8rb38&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>Indigo Women's Scrub Pants</t>
         </is>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>142626</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO W BK:142626A-S</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>899142626014</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I96" s="0">
         <v>36.99</v>
       </c>
       <c r="J96" s="0">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="0">
       <c r="A97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h8iqkzkphxdg5di7wrcfc/pant.jpg?rlkey=159sn3c1aytwauwofn3d6oq9e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B97" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eoq2lgxulg6wia1qusybr/womens-size-chartsindigo.jpg?rlkey=3dr4hb353v91maa97vlb8rb38&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Indigo Women's Scrub Pants</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>142626</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO W BK:142626B-M</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>899142626021</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="I97" s="0">
         <v>36.99</v>
       </c>
       <c r="J97" s="0">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="0">
       <c r="A98" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h8iqkzkphxdg5di7wrcfc/pant.jpg?rlkey=159sn3c1aytwauwofn3d6oq9e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B98" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eoq2lgxulg6wia1qusybr/womens-size-chartsindigo.jpg?rlkey=3dr4hb353v91maa97vlb8rb38&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>Indigo Women's Scrub Pants</t>
         </is>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>142626</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO W BK:142626C-L</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>899142626038</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I98" s="0">
         <v>36.99</v>
       </c>
       <c r="J98" s="0">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="0">
       <c r="A99" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/h8iqkzkphxdg5di7wrcfc/pant.jpg?rlkey=159sn3c1aytwauwofn3d6oq9e&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B99" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/eoq2lgxulg6wia1qusybr/womens-size-chartsindigo.jpg?rlkey=3dr4hb353v91maa97vlb8rb38&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>Indigo Women's Scrub Pants</t>
         </is>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>142626</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>BLANK INDIGO W BK:142626D-XL</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
@@ -4365,106 +4365,106 @@
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>3XL</t>
         </is>
       </c>
       <c r="I101" s="0">
         <v>36.99</v>
       </c>
       <c r="J101" s="0">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="0">
       <c r="A102" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/5v13q9uj87f3hj2bzpeo2/3000.jpg?rlkey=k47pc62k68it9lkjshzr8jj2j&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C102" s="0" t="inlineStr">
         <is>
-          <t>UV Neck Sleeve Adult 5pk</t>
+          <t>UV Neck Sleeve Adult</t>
         </is>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>199549</t>
+          <t>119549</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>BLANK WHITE NECK SLEEVE:119549PK</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>899119549346</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>ADULT</t>
         </is>
       </c>
       <c r="I102" s="0">
-        <v>19.99</v>
+        <v>22.99</v>
       </c>
       <c r="J102" s="0">
         <v>5822</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="0">
       <c r="A103" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/shibarnj6i1m2ed0n7g61/103686af25305.jpg?rlkey=ubzq0v6e39nu37ztggkdmwcdv&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C103" s="0" t="inlineStr">
         <is>
-          <t>UV Neck Sleeve Youth 5pk</t>
+          <t>UV Neck Sleeve Youth</t>
         </is>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>119556</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>BLANK NCKSLV WE Y:119556PK</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>YOUTH</t>
         </is>
       </c>
       <c r="I103" s="0">
-        <v>19.99</v>
+        <v>22.99</v>
       </c>
       <c r="J103" s="0">
         <v>4985</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="0">
       <c r="A104" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/oqwqkz6sk4p1hhe5xejwo/face-shield.jpg?rlkey=7f9i8fvy4tnqdpyqsh5tls3zo&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C104" s="0" t="inlineStr">
         <is>
           <t>Face Shield</t>
         </is>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>119439</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>119439:SINGLE</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
@@ -4632,51 +4632,51 @@
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>BLANK LYON W BK:139846A-S</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>899139846012</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I109" s="0">
         <v>32.99</v>
       </c>
       <c r="J109" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="0">
       <c r="A110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/yxjnsxx65l4l1hylinqvf/joggert.jpg?rlkey=yhj9bogqi8xm6km3981w9s5dr&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="B110" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/inlw85y2kk8wl9k0imy4j/womens-size-chartslyon.jpg?rlkey=id4l60toxm02ggu1p7l7fzrcb&amp;dl=0","Click to download SizeChart")</f>
       </c>
       <c r="C110" s="0" t="inlineStr">
         <is>
           <t>Lyon Women's Scrub Jogger</t>
         </is>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>139846</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>BLANK LYON W BK:139846B-M</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
@@ -5556,51 +5556,51 @@
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>120426</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>USA NECK SLEEVE:120426</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>898120426349</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
           <t>OSFM</t>
         </is>
       </c>
       <c r="I131" s="0">
         <v>19.99</v>
       </c>
       <c r="J131" s="0">
-        <v>1723</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="0">
       <c r="A132" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/lggcjwkl7qy4g5n685lvk/neck-sleeves-03.jpg?rlkey=397i6vzyslf26i90ik7von60d&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C132" s="0" t="inlineStr">
         <is>
           <t>Licensed Camo Youth Neck Sleeve</t>
         </is>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>120579</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>REAL TREE CAMO YOUTH (120579)</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>898120579342</t>
         </is>