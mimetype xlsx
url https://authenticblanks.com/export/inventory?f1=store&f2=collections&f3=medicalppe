--- v2 (2026-05-29)
+++ v3 (2026-07-28)
@@ -2644,51 +2644,51 @@
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>Anti-Fog Window Face Masks 40pk</t>
         </is>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>122232</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>BLANK WNDW 4PLY MASK:122232</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>ADULT</t>
         </is>
       </c>
       <c r="I59" s="0">
         <v>39.99</v>
       </c>
       <c r="J59" s="0">
-        <v>1681</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="0">
       <c r="A60" s="0">
         <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/m5atgcf8tae6p7jsbh3c4/authm1.jpg?rlkey=bzccajdbt10zlc6r7tg68pjql&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>Authentic Reusable Face Masks 10pk</t>
         </is>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>116970</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>AUTHENTIC BLACK FACEMASK 10PC:116970</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
           <t>ADULT</t>
         </is>
@@ -5731,51 +5731,51 @@
       </c>
       <c r="C136" s="0" t="inlineStr">
         <is>
           <t>Clear Safety Goggles</t>
         </is>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>119817</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>SAFETY GOGGLES:119817</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>OS</t>
         </is>
       </c>
       <c r="I136" s="0">
         <v>14.99</v>
       </c>
       <c r="J136" s="0">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>