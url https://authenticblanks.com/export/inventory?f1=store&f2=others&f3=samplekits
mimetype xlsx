--- v0 (2026-02-06)
+++ v1 (2026-04-09)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J31"/>
+  <dimension ref="A1:J15"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -159,1100 +159,524 @@
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>151319</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>151319 21-1</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I2" s="0">
         <v>15</v>
       </c>
       <c r="J2" s="0">
-        <v>21</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/6d169a2v2s43mtz453elr/21-2t.jpg?rlkey=jwjj8s2j9xsynoiacr5o8ovwl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sh7cobqyc6fjz2ic7qhn/21-day.jpg?rlkey=8utigkmxfej91hkfcw7x50ygt&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>21 Day Cap Program Sample Kit</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>151320</t>
+          <t>21 DAY CAP PROGRAM</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>151320 21-2</t>
+          <t>21 DAY CAP PROGRAM</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I3" s="0">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="J3" s="0">
-        <v>19</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/n9h813cz5u7qoijzg2l8e/21-3t.jpg?rlkey=o1zrgppw7q8b8ou1iox679ydc&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kq9046gyqfae3ilkcx110/flint-t.jpg?rlkey=q24srxw2qocgho47rizapwj9h&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Flint Program Samples</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>151321</t>
+          <t>154413</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>151321 21-3</t>
+          <t>154413</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I4" s="0">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="J4" s="0">
-        <v>23</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xftvakjxjqw6g83k4vz6h/21-4t.jpg?rlkey=a6c3jjl7rj7w0c48rmurs9ld5&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/257gg8rg0jml0o8axp7o7/154364-ab-fleet-w-polo-f.jpg?rlkey=0gocdmyl4c9a1glbi8cr3un2x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Polo Program Samples - Fleet</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>151322</t>
+          <t>154364</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>151322 21-4</t>
+          <t>154364</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I5" s="0">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="J5" s="0">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/zm44x22g2yfjj4iptig1k/21-5t.jpg?rlkey=us3p1678jj7zpm5mhhv3labb0&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s7k4tcwd7dx874cthc26f/154362-ab-beverly-polo-f.jpg?rlkey=wfwbfkxv46gr7iz9ekwk0icdl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Polo Program Samples - Brent/Beverly</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>151323</t>
+          <t>154362</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>151323 21-5</t>
+          <t>154362</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I6" s="0">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="J6" s="0">
-        <v>9</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/uwhkvmmsi6l951gu8w2ly/21-6t.jpg?rlkey=qwva13dz31klsz82nmro2wyok&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/blgs6jvvfop1o1mmvlhui/154232-ab-palm-tank-top-f.jpg?rlkey=e6b22pyj1ujiuv989wczs1vot&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Sublimation Sample - Sleeveless</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>151324</t>
+          <t>154232</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>151324 21-6</t>
+          <t>154232 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I7" s="0">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J7" s="0">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/tvm1b4yzuixdqwwidtdv4/21-7t.jpg?rlkey=m38vlzk0fa0bv9qqxbr64d1le&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cbvjmz8k7exbopjql266w/1534231-ab-slate-f.jpg?rlkey=jq74iibcvdte3dvmro1wair8a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Sublimation Sample - Short Sleeve</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>151325</t>
+          <t>154231</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>151325 21-7</t>
+          <t>154231 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I8" s="0">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J8" s="0">
-        <v>10</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/u4w080rug7xrw6nko517c/21-8t.jpg?rlkey=a5y1k545h8cqefpicjfzd6992&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/opprty2zb0p3ue2yeajky/154230-ab-ls-performance-t-shirt-f.jpg?rlkey=ni7qp7wunrag9pdfjrnwzhncq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Sublimation Sample - Long Sleeve V-Neck</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>151326</t>
+          <t>154230</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>151326 21-8</t>
+          <t>154230 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I9" s="0">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="J9" s="0">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="0">
       <c r="A10" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sh7cobqyc6fjz2ic7qhn/21-day.jpg?rlkey=8utigkmxfej91hkfcw7x50ygt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xbytq9ur9tend61gbnwh5/154229-ls-perforamance-hoodie-f.jpg?rlkey=bny9gu4jbfre9j50bkgvkiw6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Sample Kit</t>
+          <t>Sublimation Sample - Long Sleeve Hoodie</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>21 DAY CAP PROGRAM</t>
+          <t>154229</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>21 DAY CAP PROGRAM</t>
+          <t>154229 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I10" s="0">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="J10" s="0">
-        <v>206</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="0">
       <c r="A11" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kq9046gyqfae3ilkcx110/flint-t.jpg?rlkey=q24srxw2qocgho47rizapwj9h&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mait502i8hfwks0sck0r8/154228-ab-ls-slate-high-tides-f.jpg?rlkey=miq20d6tl495q37e04d0mu9gg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>Flint Program Samples</t>
+          <t>Sublimation Sample - Long Sleeve</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>154413</t>
+          <t>154228</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>154413</t>
+          <t>154228 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I11" s="0">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="J11" s="0">
-        <v>48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="0">
       <c r="A12" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/qx9ydg0fpfio0jp5usmnj/flint-tm.jpg?rlkey=1qsg9m410m5htvcu869p6es1s&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/aivp41gcm3hmex1mjb0k1/p-maddox-t.jpg?rlkey=patys5b268kn7wbcvryhezdhk&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>Flint Program Samples</t>
+          <t>Premium Maddox Sample Kit</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>154412</t>
+          <t>PREMIUMMADDOX</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>154412</t>
+          <t>AB PREMIUM MADDOX SALES KIT</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>154359154358</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I12" s="0">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="J12" s="0">
-        <v>48</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="0">
       <c r="A13" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/257gg8rg0jml0o8axp7o7/154364-ab-fleet-w-polo-f.jpg?rlkey=0gocdmyl4c9a1glbi8cr3un2x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/0w323ritbdfgl05xzzsec/154347af.jpg?rlkey=hq1iqqybhpk0d6xfiy8rua3td&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>Polo Program Samples - Fleet</t>
+          <t>21 Day Maddox Individual Samples</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>154364</t>
+          <t>154347</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>154364</t>
+          <t>AB MADDOX CAP MENS GREY/BLACK 21 DAY MADDOX SALES KIT:154347</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I13" s="0">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="J13" s="0">
-        <v>18</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="0">
       <c r="A14" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/z83wud589xplv85rdjksi/154363-ab-fleet-m-polo-f.jpg?rlkey=1fv2nmm9f93fg3khm40vldgm8&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/k1qfwqna580s5codw31k8/ls.jpg?rlkey=jotz5epaq4v8tl7i3wsefbk89&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>Polo Program Samples - Fleet</t>
+          <t>Hydro Flex Sample Caps</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>154363</t>
+          <t>153557</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>154363</t>
+          <t>153557 HYDROFLEX KIT</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I14" s="0">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="J14" s="0">
-        <v>38</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="0">
       <c r="A15" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s7k4tcwd7dx874cthc26f/154362-ab-beverly-polo-f.jpg?rlkey=wfwbfkxv46gr7iz9ekwk0icdl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/a0ry0faeppis4z6j4ml8r/158435af.jpg?rlkey=qe7goqr50k9bqguawexj220ub&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>Polo Program Samples - Brent/Beverly</t>
+          <t>Rope Cap Sample Kit</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>154362</t>
+          <t>158435</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>154362</t>
+          <t>PREM ROPE CAP KIT</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>STANDARD MENS</t>
         </is>
       </c>
       <c r="I15" s="0">
-        <v>60</v>
+        <v>128.99</v>
       </c>
       <c r="J15" s="0">
-        <v>48</v>
-[...214 lines deleted...]
-      <c r="J21" s="0">
         <v>34</v>
-      </c>
-[...363 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>