--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J9"/>
   <sheetData>
     <row r="1" spans="1:10" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ImageURL</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>SizeChart</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Model</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>SKU</t>
@@ -128,555 +128,334 @@
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>Size Range</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>MSRP</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
           <t>AvailableQuantity</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="0">
       <c r="A2" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/md55udjttay3j7siqaykt/21-1t.jpg?rlkey=h4dnnv3hfc3vuxgjm8ev83x7p&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kq9046gyqfae3ilkcx110/flint-t.jpg?rlkey=q24srxw2qocgho47rizapwj9h&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Individual Samples</t>
+          <t>Flint Program Samples</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>151319</t>
+          <t>154413</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>151319 21-1</t>
+          <t>154413</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I2" s="0">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="J2" s="0">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="0">
       <c r="A3" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/2sh7cobqyc6fjz2ic7qhn/21-day.jpg?rlkey=8utigkmxfej91hkfcw7x50ygt&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/257gg8rg0jml0o8axp7o7/154364-ab-fleet-w-polo-f.jpg?rlkey=0gocdmyl4c9a1glbi8cr3un2x&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>21 Day Cap Program Sample Kit</t>
+          <t>Polo Program Samples - Fleet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>21 DAY CAP PROGRAM</t>
+          <t>154364</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>21 DAY CAP PROGRAM</t>
+          <t>154364</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>MENS</t>
+          <t>WOMENS</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>STANDARD MENS</t>
+          <t>S</t>
         </is>
       </c>
       <c r="I3" s="0">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="J3" s="0">
-        <v>203</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="0">
       <c r="A4" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/kq9046gyqfae3ilkcx110/flint-t.jpg?rlkey=q24srxw2qocgho47rizapwj9h&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s7k4tcwd7dx874cthc26f/154362-ab-beverly-polo-f.jpg?rlkey=wfwbfkxv46gr7iz9ekwk0icdl&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>Flint Program Samples</t>
+          <t>Polo Program Samples - Brent/Beverly</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>154413</t>
+          <t>154362</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>154413</t>
+          <t>154362</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>WOMENS</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
       <c r="I4" s="0">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="J4" s="0">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="0">
       <c r="A5" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/257gg8rg0jml0o8axp7o7/154364-ab-fleet-w-polo-f.jpg?rlkey=0gocdmyl4c9a1glbi8cr3un2x&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/blgs6jvvfop1o1mmvlhui/154232-ab-palm-tank-top-f.jpg?rlkey=e6b22pyj1ujiuv989wczs1vot&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>Polo Program Samples - Fleet</t>
+          <t>Sublimation Sample - Sleeveless</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>154364</t>
+          <t>154232</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>154364</t>
+          <t>154232 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I5" s="0">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="J5" s="0">
-        <v>17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="0">
       <c r="A6" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/s7k4tcwd7dx874cthc26f/154362-ab-beverly-polo-f.jpg?rlkey=wfwbfkxv46gr7iz9ekwk0icdl&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cbvjmz8k7exbopjql266w/1534231-ab-slate-f.jpg?rlkey=jq74iibcvdte3dvmro1wair8a&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>Polo Program Samples - Brent/Beverly</t>
+          <t>Sublimation Sample - Short Sleeve</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>154362</t>
+          <t>154231</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>154362</t>
+          <t>154231 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>WOMENS</t>
+          <t>MENS</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
-          <t>S</t>
+          <t>L</t>
         </is>
       </c>
       <c r="I6" s="0">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="J6" s="0">
-        <v>48</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="0">
       <c r="A7" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/blgs6jvvfop1o1mmvlhui/154232-ab-palm-tank-top-f.jpg?rlkey=e6b22pyj1ujiuv989wczs1vot&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/opprty2zb0p3ue2yeajky/154230-ab-ls-performance-t-shirt-f.jpg?rlkey=ni7qp7wunrag9pdfjrnwzhncq&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>Sublimation Sample - Sleeveless</t>
+          <t>Sublimation Sample - Long Sleeve V-Neck</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>154232</t>
+          <t>154230</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>154232 SUBLIMATION KIT</t>
+          <t>154230 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I7" s="0">
         <v>30</v>
       </c>
       <c r="J7" s="0">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="0">
       <c r="A8" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/cbvjmz8k7exbopjql266w/1534231-ab-slate-f.jpg?rlkey=jq74iibcvdte3dvmro1wair8a&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/xbytq9ur9tend61gbnwh5/154229-ls-perforamance-hoodie-f.jpg?rlkey=bny9gu4jbfre9j50bkgvkiw6u&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>Sublimation Sample - Short Sleeve</t>
+          <t>Sublimation Sample - Long Sleeve Hoodie</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>154231</t>
+          <t>154229</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>154231 SUBLIMATION KIT</t>
+          <t>154229 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I8" s="0">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J8" s="0">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="0">
       <c r="A9" s="0">
-        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/opprty2zb0p3ue2yeajky/154230-ab-ls-performance-t-shirt-f.jpg?rlkey=ni7qp7wunrag9pdfjrnwzhncq&amp;dl=0","Click to download Image")</f>
+        <f>HYPERLINK("https://dl.dropboxusercontent.com/scl/fi/mait502i8hfwks0sck0r8/154228-ab-ls-slate-high-tides-f.jpg?rlkey=miq20d6tl495q37e04d0mu9gg&amp;dl=0","Click to download Image")</f>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>Sublimation Sample - Long Sleeve V-Neck</t>
+          <t>Sublimation Sample - Long Sleeve</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>154230</t>
+          <t>154228</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>154230 SUBLIMATION KIT</t>
+          <t>154228 SUBLIMATION KIT</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>MENS</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="I9" s="0">
         <v>30</v>
       </c>
       <c r="J9" s="0">
-        <v>34</v>
-[...70 lines deleted...]
-      <c r="J11" s="0">
         <v>32</v>
-      </c>
-[...147 lines deleted...]
-        <v>34</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>